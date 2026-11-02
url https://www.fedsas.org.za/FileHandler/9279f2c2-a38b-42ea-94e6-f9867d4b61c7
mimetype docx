--- v0 (2026-05-24)
+++ v1 (2026-11-02)
@@ -1,7565 +1,7192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1365D7DD" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="30286FA5" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="00135B0B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-ZA"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3005"/>
-        <w:gridCol w:w="3199"/>
+        <w:gridCol w:w="3005"/>
         <w:gridCol w:w="1503"/>
-        <w:gridCol w:w="56"/>
-        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1503"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB2204" w:rsidRPr="00E90ABB" w14:paraId="1365D7DF" w14:textId="77777777" w:rsidTr="0059162A">
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="5CB2530C" w14:textId="77777777" w:rsidTr="006A3B7C">
         <w:trPr>
           <w:trHeight w:val="779"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9180" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4FCBF5" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="025046A1" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> vir dokumentoorhandiging</w:t>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Checklist for handing over of documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2204" w:rsidRPr="00E90ABB" w14:paraId="1365D7E3" w14:textId="77777777" w:rsidTr="0059162A">
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="27CAFCC2" w14:textId="77777777" w:rsidTr="006A3B7C">
         <w:trPr>
           <w:trHeight w:val="516"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4028D4EB" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="797D18E1" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Item</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3063F4" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mark with (x) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>where</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="0E7756FE" w14:textId="270BB280" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00D35A29" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...12 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00135B0B" w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>pplicable</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13510F77" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...59 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2204" w:rsidRPr="00E90ABB" w14:paraId="1365D7EA" w14:textId="77777777" w:rsidTr="0059162A">
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="7B155A6C" w14:textId="77777777" w:rsidTr="006A3B7C">
         <w:trPr>
           <w:trHeight w:val="759"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1365D7E4" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRPr="00E90ABB" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...10 lines deleted...]
-            <w:tcW w:w="3199" w:type="dxa"/>
+          <w:p w14:paraId="314F5E9E" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1365D7E5" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRPr="00E90ABB" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...17 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="4CED9975" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5224F0F9" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E3D67A1" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44BD9043" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37542F16" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="339F232E" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="4FEFA62D" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D3AE2B5" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D35A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Legislation (regulated by SASA)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57183529" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56BC4607" w14:textId="06CB9D4A" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>South African Schools Act 84/1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FD7561C" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="530F224C" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A3AB4F" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="6EDAEC3F" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37C6FA31" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67790E94" w14:textId="450C92E8" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provincial </w:t>
+            </w:r>
+            <w:r w:rsidR="00D35A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ducation </w:t>
+            </w:r>
+            <w:r w:rsidR="00D35A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>ct</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B0CE0AD" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78142B67" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38D21776" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="33EF5EE7" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA619AE" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02341E87" w14:textId="4922EEAF" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00B92E10" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Provincial r</w:t>
+            </w:r>
+            <w:r w:rsidR="00135B0B" w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>egulations relat</w:t>
+            </w:r>
+            <w:r w:rsidR="00D35A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:r w:rsidR="00135B0B" w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to the governing bodies of public schools</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2483CD41" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F65F088" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C991E9" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="72F4354D" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="011893CC" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26EA9E5A" w14:textId="14CA82D7" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">National Norms and Standards for </w:t>
+            </w:r>
+            <w:r w:rsidR="00D35A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">chool </w:t>
+            </w:r>
+            <w:r w:rsidR="00D35A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>unding (GN 869/2006)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11C9A0BE" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2840EB" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="464F8027" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="162A3FFA" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1DADC2B6" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E137DC9" w14:textId="380A376A" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provincial regulations regarding the misconduct of learners </w:t>
+            </w:r>
+            <w:r w:rsidR="00D35A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> public schools</w:t>
+            </w:r>
+            <w:r w:rsidR="00D35A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and disciplinary hearings</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CCD4E4E" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B41C859" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15AFD926" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="5A2A9538" w14:textId="77777777" w:rsidTr="00B92E10">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DE523FF" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA2E719" w14:textId="622B6326" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regulations </w:t>
+            </w:r>
+            <w:r w:rsidR="00D35A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>relating to the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009871E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">xemption of </w:t>
+            </w:r>
+            <w:r w:rsidR="009871E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">arents from </w:t>
+            </w:r>
+            <w:r w:rsidR="009871E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ayment of </w:t>
+            </w:r>
+            <w:r w:rsidR="009871E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">chool </w:t>
+            </w:r>
+            <w:r w:rsidR="009871E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ees </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF3986">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in </w:t>
+            </w:r>
+            <w:r w:rsidR="009871E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF3986">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ublic </w:t>
+            </w:r>
+            <w:r w:rsidR="009871E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF3986">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">chools </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>(GN 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>052</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>/2006)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26886E7E" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B03AB64" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D31071" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="13F9B8B5" w14:textId="77777777" w:rsidTr="00B92E10">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EAB5AD7" w14:textId="5CF6FFBB" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...14 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Other </w:t>
+            </w:r>
+            <w:r w:rsidR="00D35A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...14 lines deleted...]
-            </w:r>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>egislation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC8A73E" w14:textId="0ABD9057" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>South African Council for Educat</w:t>
+            </w:r>
+            <w:r w:rsidR="00933826">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>ors</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Act 31/2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72C4FE1D" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A55A3D6" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="127B019E" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2204" w:rsidRPr="00E90ABB" w14:paraId="1365D7F1" w14:textId="77777777" w:rsidTr="0059162A">
-[...957 lines deleted...]
-      <w:tr w:rsidR="00CB2204" w:rsidRPr="00E90ABB" w14:paraId="1365D81A" w14:textId="77777777" w:rsidTr="0059162A">
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="024A8835" w14:textId="77777777" w:rsidTr="00B92E10">
         <w:trPr>
           <w:trHeight w:val="516"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-[...35 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E2FB4F8" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="373E774B" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Basic Conditions of Employment Act 75/</w:t>
+            </w:r>
+            <w:r w:rsidR="00933826">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1365D817" w14:textId="77777777" w:rsidR="00085A89" w:rsidRPr="00E90ABB" w:rsidRDefault="00085A89" w:rsidP="00277904">
-[...31 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="727352FB" w14:textId="22C184EB" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D43661D" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DB134FD" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F1749" w:rsidRPr="00E90ABB" w14:paraId="5E963514" w14:textId="77777777" w:rsidTr="0059162A">
+      <w:tr w:rsidR="003A5936" w:rsidRPr="00D35A29" w14:paraId="19E63A63" w14:textId="77777777" w:rsidTr="00B92E10">
         <w:trPr>
           <w:trHeight w:val="516"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-[...17 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7268E262" w14:textId="77777777" w:rsidR="003A5936" w:rsidRPr="00B92E10" w:rsidRDefault="003A5936" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F6E242A" w14:textId="77777777" w:rsidR="003A5936" w:rsidRDefault="003A5936" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...41 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Labour Relations Act 66/1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CC1D126" w14:textId="7514EF67" w:rsidR="003A5936" w:rsidRPr="00B92E10" w:rsidRDefault="003A5936" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="728168E8" w14:textId="77777777" w:rsidR="003A5936" w:rsidRPr="00B92E10" w:rsidRDefault="003A5936" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69A27EC5" w14:textId="77777777" w:rsidR="003A5936" w:rsidRPr="00B92E10" w:rsidRDefault="003A5936" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2204" w:rsidRPr="00E90ABB" w14:paraId="1365D820" w14:textId="77777777" w:rsidTr="0059162A">
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="390A0D00" w14:textId="77777777" w:rsidTr="00B92E10">
         <w:trPr>
           <w:trHeight w:val="516"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-[...82 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="005818DF" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EBEDEA8" w14:textId="25570032" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Constitution of the R</w:t>
+            </w:r>
+            <w:r w:rsidR="00933826">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>epublic of South Africa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 108/1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B70B3FD" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DB595C5" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A3FB4DB" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2204" w14:paraId="1365D827" w14:textId="77777777" w:rsidTr="0059162A">
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="195CD4C2" w14:textId="77777777" w:rsidTr="00B92E10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1365D821" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRPr="00EF15BC" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="5F86C16D" w14:textId="15AF468C" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Policies (delete </w:t>
+            </w:r>
+            <w:r w:rsidR="00933826">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>where</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...110 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not applicable)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FB76443" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="498E4D3C" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Admission</w:t>
+            </w:r>
+            <w:r w:rsidR="00933826">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7335CA0A" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7194DA44" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76864D9F" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2204" w14:paraId="1365D82D" w14:textId="77777777" w:rsidTr="0059162A">
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="15C036FA" w14:textId="77777777" w:rsidTr="006A3B7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1365D828" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...62 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="195AE408" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EEABA4E" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Human Resource</w:t>
+            </w:r>
+            <w:r w:rsidR="00933826">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2292D3EE" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75D91F4F" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25930F57" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2204" w14:paraId="1365D833" w14:textId="77777777" w:rsidTr="0059162A">
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="52ACBF0E" w14:textId="77777777" w:rsidTr="006A3B7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1365D82E" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...62 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="0A09DB68" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3732DC4E" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Religion Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C8168CB" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9DEFD7" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6506D881" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2204" w14:paraId="1365D839" w14:textId="77777777" w:rsidTr="0059162A">
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="52FD8205" w14:textId="77777777" w:rsidTr="006A3B7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1365D834" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...62 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="482A4F08" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A26C2AC" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Code of Conduct for Learners</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C06EF03" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="110C3E94" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC96A3E" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2204" w14:paraId="1365D83F" w14:textId="77777777" w:rsidTr="0059162A">
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="39C4CC6B" w14:textId="77777777" w:rsidTr="006A3B7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1365D83A" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...62 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="6271EE2E" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47CB37EC" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Code of Conduct </w:t>
+            </w:r>
+            <w:r w:rsidR="00933826">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parents and Visitors </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A2D3113" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C085AA" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED4837A" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2204" w14:paraId="1365D845" w14:textId="77777777" w:rsidTr="0059162A">
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="149C6296" w14:textId="77777777" w:rsidTr="006A3B7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1365D840" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...74 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="4DE2EA54" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="154480F8" w14:textId="53B8BC60" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Code of Conduct for </w:t>
+            </w:r>
+            <w:r w:rsidR="00933826">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>School Governing Body M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>embers</w:t>
+            </w:r>
+            <w:r w:rsidR="009871E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and E</w:t>
+            </w:r>
+            <w:r w:rsidR="009871E5" w:rsidRPr="00A5446A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>mployees</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00146584" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29872E01" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41FCA6EB" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2204" w14:paraId="1365D84B" w14:textId="77777777" w:rsidTr="0059162A">
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="4C71453B" w14:textId="77777777" w:rsidTr="006A3B7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1365D846" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...62 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="4E7EC678" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7090C959" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Audit Committee and Internal Audit Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D8960C7" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A529F77" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBC64BB" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2204" w14:paraId="1365D851" w14:textId="77777777" w:rsidTr="0059162A">
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="50B2DA92" w14:textId="77777777" w:rsidTr="006A3B7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1365D84C" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...62 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="3079C678" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ABFC1DC" w14:textId="711F97EC" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Bullying and Cyber</w:t>
+            </w:r>
+            <w:r w:rsidR="00933826">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>ullying Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="397CEDB6" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08B84253" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD53083" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2204" w14:paraId="1365D857" w14:textId="77777777" w:rsidTr="0059162A">
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="378442FA" w14:textId="77777777" w:rsidTr="006A3B7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1365D852" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...62 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="7877E9BA" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B4E8AD8" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Hostel Policy and Rules</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F31471F" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20827B7B" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C7E40B" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2204" w14:paraId="1365D85D" w14:textId="77777777" w:rsidTr="0059162A">
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="73149F47" w14:textId="77777777" w:rsidTr="006A3B7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1365D858" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...62 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="680A4783" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D664C7F" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Financial Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08919129" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="537A9075" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2004CC0C" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2204" w14:paraId="1365D863" w14:textId="77777777" w:rsidTr="0059162A">
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="46A8F774" w14:textId="77777777" w:rsidTr="006A3B7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1365D85E" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...62 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="792F6C76" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B60ECDF" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gifts Policy </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="406BE02F" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05843542" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BFBD1B6" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2204" w14:paraId="1365D869" w14:textId="77777777" w:rsidTr="0059162A">
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="562859BB" w14:textId="77777777" w:rsidTr="006A3B7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1365D864" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...68 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="5B29E9CA" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71FAE39D" w14:textId="64142BE6" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grounds and </w:t>
+            </w:r>
+            <w:r w:rsidR="00933826">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>uildings Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40FAFA31" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="775D02E3" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4644BD8B" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2204" w14:paraId="1365D86F" w14:textId="77777777" w:rsidTr="0059162A">
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="27025476" w14:textId="77777777" w:rsidTr="006A3B7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1365D86A" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...74 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="65074BC6" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F2D9E6" w14:textId="7545BEE5" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Healthy </w:t>
+            </w:r>
+            <w:r w:rsidR="00933826">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>chool Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="769E26C4" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C4221B8" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="001454B5" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2204" w14:paraId="1365D875" w14:textId="77777777" w:rsidTr="0059162A">
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="12343E58" w14:textId="77777777" w:rsidTr="006A3B7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1365D870" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...68 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="1F6EE8E5" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE958E1" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>HIV Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F0398B7" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68066A63" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="592C43DC" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2204" w14:paraId="1365D87B" w14:textId="77777777" w:rsidTr="0059162A">
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="5FFCEFF9" w14:textId="77777777" w:rsidTr="00B92E10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1365D876" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...41 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w14:paraId="79486D43" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1365D879" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...96 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w14:paraId="6A94A57D" w14:textId="39094CE8" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Systems and </w:t>
+            </w:r>
+            <w:r w:rsidR="006A3B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Media Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="639D99E1" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1365D87F" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRPr="0045212B" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...18 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="3025350A" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E70947B" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...17 lines deleted...]
-            <w:tcW w:w="2943" w:type="dxa"/>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="4172267C" w14:textId="77777777" w:rsidTr="00B92E10">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="058F13A1" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CF0B7BE" w14:textId="0FB948A3" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Policy on Closed-</w:t>
+            </w:r>
+            <w:r w:rsidR="00933826">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>ircuit Television (CCTV)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19C5CCF7" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5454EA82" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58B561B4" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="783F628D" w14:textId="77777777" w:rsidTr="00B92E10">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1365D882" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...11 lines deleted...]
-            <w:tcW w:w="3261" w:type="dxa"/>
+          <w:p w14:paraId="50752875" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="399DEED7" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Policy on Declaration of Personal Interest</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AE07BE1" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10FD5569" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C25B8F" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="71D35197" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="32B4A0C0" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5687C462" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Policy regarding the Recruitment, Selection and Appointment of Additional Educators</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3185CD40" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="751FEE6F" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="650AFE86" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="41ED23E7" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="52EDF1CF" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D627808" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Pregnancy Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15A3789E" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B56F13B" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1171483E" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="1296B9ED" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4187234B" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7861CDEF" w14:textId="3044822C" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Purchasing and Preferential</w:t>
+            </w:r>
+            <w:r w:rsidR="006A3B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Procurement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B2633EC" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A2C65D" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A0D19F" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="246F44C2" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B6761A2" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="081967F6" w14:textId="522448FD" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remuneration </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>trategy and Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51B5EF41" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA874DE" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="189843D7" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="658C5D59" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5BAD7C0D" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="297CD3B1" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Safety and Security Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34D20664" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="784C030A" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="171D993C" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="6EF3F4CD" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="54E61545" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CACE29" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Smoking Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1453C96C" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D62F57F" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0870EAFF" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="4B3667BC" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="20035735" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B35541C" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Tour Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07E8976F" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="010627F6" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6437C967" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="3FE5FC25" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="01366B25" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB927BC" w14:textId="5510FF74" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vehicle and Transport </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>olicy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D36211B" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A0C490" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A1AFE6" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="469BF77A" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7506FF5D" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="287F9084" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Substance Abuse Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40D7EA00" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3638D7DE" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DBE3FA2" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="3449F511" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:trPr>
+          <w:trHeight w:val="828"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6871E40D" w14:textId="0824F46A" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>4.1 Management and financial planning documents</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7446B3AA" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28B5A1FE" w14:textId="7D7095CA" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual </w:t>
+            </w:r>
+            <w:r w:rsidR="006A3B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cademic </w:t>
+            </w:r>
+            <w:r w:rsidR="006A3B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>eport</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B14453E" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B14FAA" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="3A626B96" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D37F5F4" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E36E40" w14:textId="2717769F" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00B935E0" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual </w:t>
+            </w:r>
+            <w:r w:rsidR="006A3B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="00135B0B" w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>eport of Finance Committee</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E097A91" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB00D66" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08FF04A9" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="5BE47FB8" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC62910" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09224746" w14:textId="5EC2D724" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00B935E0" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual </w:t>
+            </w:r>
+            <w:r w:rsidR="006A3B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="00135B0B" w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eport </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidR="00135B0B" w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006A3B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00135B0B" w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">chool </w:t>
+            </w:r>
+            <w:r w:rsidR="006A3B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidR="00135B0B" w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">overning </w:t>
+            </w:r>
+            <w:r w:rsidR="006A3B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidR="00135B0B" w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ody </w:t>
+            </w:r>
+            <w:r w:rsidR="006A3B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00135B0B" w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>hairperson</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0314F0AC" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5561985A" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1E926F" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="24FFB511" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6804960D" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12FD5342" w14:textId="53D36354" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic </w:t>
+            </w:r>
+            <w:r w:rsidR="006A3B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mprovement </w:t>
+            </w:r>
+            <w:r w:rsidR="006A3B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>lan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B6FB8FC" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28186341" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA487EF" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="2C4EB2B6" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00D20D78" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="155B623A" w14:textId="7949D13E" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic </w:t>
+            </w:r>
+            <w:r w:rsidR="006A3B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rogress </w:t>
+            </w:r>
+            <w:r w:rsidR="006A3B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>eport</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DD4164C" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C685508" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49932066" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="6154FF3F" w14:textId="77777777" w:rsidTr="00B92E10">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="622AB8CC" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C004B4B" w14:textId="6A462EE7" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School </w:t>
+            </w:r>
+            <w:r w:rsidR="006A3B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mprovement </w:t>
+            </w:r>
+            <w:r w:rsidR="006A3B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>lan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52554646" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C75D6F4" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC41B38" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A3B7C" w:rsidRPr="006A3B7C" w14:paraId="0ACAD7D6" w14:textId="77777777" w:rsidTr="00B92E10">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1365D883" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1DA7E0EA" w14:textId="77777777" w:rsidR="006A3B7C" w:rsidRPr="006A3B7C" w:rsidRDefault="006A3B7C" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="628C188D" w14:textId="77777777" w:rsidR="006A3B7C" w:rsidRPr="00A5446A" w:rsidRDefault="006A3B7C" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5446A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...52 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>chool governing body c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A5446A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>onstitution</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C6C20A9" w14:textId="77777777" w:rsidR="006A3B7C" w:rsidRPr="006A3B7C" w:rsidRDefault="006A3B7C" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B2DE150" w14:textId="77777777" w:rsidR="006A3B7C" w:rsidRPr="006A3B7C" w:rsidRDefault="006A3B7C" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A29A5CF" w14:textId="77777777" w:rsidR="006A3B7C" w:rsidRPr="006A3B7C" w:rsidRDefault="006A3B7C" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2204" w14:paraId="1365D88D" w14:textId="77777777" w:rsidTr="00277904">
-[...2913 lines deleted...]
-            <w:tcW w:w="2943" w:type="dxa"/>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="120C1C34" w14:textId="77777777" w:rsidTr="00B92E10">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1365D966" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRPr="00DE594C" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...106 lines deleted...]
-            <w:tcW w:w="3261" w:type="dxa"/>
+          <w:p w14:paraId="23958070" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1365D968" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="0045212B">
-[...26 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+          <w:p w14:paraId="396D10EB" w14:textId="218239F9" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>udget</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="282EE51C" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1365D96A" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...11 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+          <w:p w14:paraId="2A181F91" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1365D96B" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="7A7FC095" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004271CF" w14:paraId="1365D974" w14:textId="77777777" w:rsidTr="00277904">
-[...2 lines deleted...]
-            <w:tcW w:w="2943" w:type="dxa"/>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="7C10EF0F" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1365D96D" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...18 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="75A2A4F8" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9FB321" w14:textId="6566205F" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audited </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inancial </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>tatements</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38A7EEB4" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7D30A8" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C05886" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="6FA9009F" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="30AFFF3F" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ADFE3D5" w14:textId="5DADD93A" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bank </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eposit </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>ook</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A345B51" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="359FEC7F" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53409535" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="57D340E9" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4189C2F5" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D08F9C2" w14:textId="7173635A" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bank </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>ccount</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C626FA1" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27613966" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E3C396" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="092B5FE8" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6E084E" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E417420" w14:textId="72B7795D" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bank </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>tatements</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7010B6A8" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C3C2C5D" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7EC3D4" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="75C4A94E" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="36E4A281" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3B0840" w14:textId="699F4B4C" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Receipt </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>ooks (branded)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FB873D6" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6240CADB" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB325F9" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="42FB4132" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD6F22B" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A152B91" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Receipts </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7935529B" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DAF0AF5" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F441C38" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="1DBB025A" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3C01057D" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3C5C96" w14:textId="0BF1DC5B" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Records of </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>q</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>uotations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB8A79B" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1302B93B" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A88D0B1" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="3D98214B" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2A55E753" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C983092" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Invoices</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="358C2D94" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBD46C1" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41503899" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="31589DA8" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="104220AD" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53EC4BF0" w14:textId="008BE99D" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Journals</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B2A0DC8" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="075F7219" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A8E4A6" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="5CC3DFA5" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA4F87E" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66DDD808" w14:textId="0D766D6C" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petty </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ash </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>ouchers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67B59813" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C9803B1" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED281A2" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="0690606A" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="616794D5" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC58BB0" w14:textId="12A0DB8A" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petty </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ash </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>ox</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E8CD6BF" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C17483B" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="243B0089" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="77479E35" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCF7169" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="103EBE1C" w14:textId="355717CC" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petty </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ash </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>j</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>ournal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5210007A" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AEF2D06" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="549F1DD0" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="7DC4B821" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="118D5BCE" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7707ADBF" w14:textId="14CE4A76" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ncome and </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">xpenditure </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>tatements</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CA17643" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5942EE89" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C5E3E5" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="357E35B8" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED8D893" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF972B7" w14:textId="4FE23A4C" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">econciliation </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>tatements</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FB2C54C" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0847E741" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="497F58CB" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="02A1DB7F" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="45DFA2BE" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F733721" w14:textId="53683942" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00BB041C" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...8 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Authorised s</w:t>
+            </w:r>
+            <w:r w:rsidR="00135B0B" w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ignatories of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidR="00135B0B" w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ank </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00135B0B" w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>ccount</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7216BA3D" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF39A69" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5877AFD8" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="44E162A6" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="166E4B71" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2050D94A" w14:textId="07BF9F66" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Records of </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">xemption from </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">chool </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>ees</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58ACAEF1" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C04331" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31DEA15E" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135B0B" w:rsidRPr="00D35A29" w14:paraId="70A5A7A3" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1592496F" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C56BAB6" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRDefault="00CA501C" w:rsidP="00CA501C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...11 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Other (specify)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="351DC890" w14:textId="0B0558CD" w:rsidR="00CA501C" w:rsidRPr="00B92E10" w:rsidRDefault="00CA501C" w:rsidP="00CA501C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A3FB54" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77ED9623" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA3CBF" w:rsidRPr="00D35A29" w14:paraId="1477A393" w14:textId="77777777" w:rsidTr="000D58FC">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4319A775" w14:textId="05707A06" w:rsidR="00AA3CBF" w:rsidRPr="0099000D" w:rsidRDefault="00AA3CBF" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0099000D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.2 Minutes of meetings (delete or add where necessary)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E671C1" w14:textId="77777777" w:rsidR="00AA3CBF" w:rsidRPr="00730DBF" w:rsidRDefault="00AA3CBF" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Executive Committee</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A3A095F" w14:textId="26207A67" w:rsidR="00AA3CBF" w:rsidRPr="00730DBF" w:rsidRDefault="00AA3CBF" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F86617F" w14:textId="77777777" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="515712C3" w14:textId="77777777" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="006A3B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C297C" w:rsidRPr="00D35A29" w14:paraId="171647C6" w14:textId="77777777" w:rsidTr="00AA3CBF">
+        <w:trPr>
+          <w:trHeight w:val="602"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3C935C04" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00730DBF" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3DCA89" w14:textId="58A7EB2B" w:rsidR="002C297C" w:rsidRPr="00730DBF" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Quarterly School Governing Body Meetings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="698FD5BD" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00B92E10" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E07AA1F" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00B92E10" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C297C" w:rsidRPr="00D35A29" w14:paraId="5F9CE5BD" w14:textId="77777777" w:rsidTr="00AA3CBF">
+        <w:trPr>
+          <w:trHeight w:val="602"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC13259" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00730DBF" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B556F2" w14:textId="39A2FB1B" w:rsidR="002C297C" w:rsidRPr="00730DBF" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Parents, learners and other staff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D58138" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00B92E10" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CB0C1F" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00B92E10" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C297C" w:rsidRPr="00D35A29" w14:paraId="40DF00CA" w14:textId="77777777" w:rsidTr="00AA3CBF">
+        <w:trPr>
+          <w:trHeight w:val="602"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="212673C1" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00730DBF" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B3382C3" w14:textId="4925D1A7" w:rsidR="002C297C" w:rsidRPr="00730DBF" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Special meetings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="622C4FE6" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00B92E10" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59021B52" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00B92E10" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C297C" w:rsidRPr="00D35A29" w14:paraId="63E1153E" w14:textId="77777777" w:rsidTr="00AA3CBF">
+        <w:trPr>
+          <w:trHeight w:val="602"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="462E23B8" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00730DBF" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="731D179E" w14:textId="5FFE4773" w:rsidR="002C297C" w:rsidRPr="00730DBF" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Annual general meetings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1FF711" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00B92E10" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B562BF4" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00B92E10" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C297C" w:rsidRPr="00D35A29" w14:paraId="2AF923B1" w14:textId="77777777" w:rsidTr="00AA3CBF">
+        <w:trPr>
+          <w:trHeight w:val="602"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF8D10D" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00730DBF" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0078BE49" w14:textId="7FD90CB4" w:rsidR="002C297C" w:rsidRPr="00730DBF" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Committee meetings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3328B2D7" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00B92E10" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B619E0D" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00B92E10" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C297C" w:rsidRPr="00D35A29" w14:paraId="75170F12" w14:textId="77777777" w:rsidTr="00AA3CBF">
+        <w:trPr>
+          <w:trHeight w:val="602"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="32DAF9B2" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00730DBF" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A9E494" w14:textId="795E8B8D" w:rsidR="002C297C" w:rsidRPr="00730DBF" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Financial meetings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B2BD1C" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00B92E10" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="310DAF9E" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00B92E10" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C297C" w:rsidRPr="00D35A29" w14:paraId="6D416A9E" w14:textId="77777777" w:rsidTr="00AA3CBF">
+        <w:trPr>
+          <w:trHeight w:val="602"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10AA1B1B" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00730DBF" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DE8E22" w14:textId="52FE7608" w:rsidR="002C297C" w:rsidRPr="00730DBF" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Disciplinary meetings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFF9873" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00B92E10" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34885569" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00B92E10" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C297C" w:rsidRPr="00D35A29" w14:paraId="4CBC9921" w14:textId="77777777" w:rsidTr="00AA3CBF">
+        <w:trPr>
+          <w:trHeight w:val="602"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="01A42890" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00730DBF" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B4C4DA" w14:textId="18C5F29A" w:rsidR="002C297C" w:rsidRPr="00730DBF" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Buildings, Grounds and Maintenance Committee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF09CF0" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00B92E10" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC17BF0" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00B92E10" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C297C" w:rsidRPr="00D35A29" w14:paraId="5F772D24" w14:textId="77777777" w:rsidTr="00AA3CBF">
+        <w:trPr>
+          <w:trHeight w:val="602"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4B52E3" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00730DBF" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B7CEBE" w14:textId="6BE0AC39" w:rsidR="002C297C" w:rsidRPr="00730DBF" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Extra</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...11 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>curricular</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00730DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="448327AA" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00B92E10" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76957A06" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00B92E10" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C297C" w:rsidRPr="00D35A29" w14:paraId="1B74C323" w14:textId="77777777" w:rsidTr="00AA3CBF">
+        <w:trPr>
+          <w:trHeight w:val="602"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0BACBE" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00730DBF" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CEF0018" w14:textId="088C054B" w:rsidR="002C297C" w:rsidRPr="00730DBF" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Fundraising Committee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E350FD" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00B92E10" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A6E390" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00B92E10" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C297C" w:rsidRPr="00D35A29" w14:paraId="63041696" w14:textId="77777777" w:rsidTr="00AA3CBF">
+        <w:trPr>
+          <w:trHeight w:val="602"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="696ED58D" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00730DBF" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C037922" w14:textId="540FA5DE" w:rsidR="002C297C" w:rsidRPr="00730DBF" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Other (specify)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C4AF14F" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00B92E10" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32182304" w14:textId="77777777" w:rsidR="002C297C" w:rsidRPr="00B92E10" w:rsidRDefault="002C297C" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA3CBF" w:rsidRPr="00D35A29" w14:paraId="5355C614" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A78AF3" w14:textId="174C19F3" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Maintenance and </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...37 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rocurement of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">chool </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ssets </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="668A7C98" w14:textId="77777777" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69DAB7D8" w14:textId="5D8C3CF1" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Procurement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>lan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06CBD780" w14:textId="77777777" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="551710E8" w14:textId="77777777" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F07217" w14:textId="77777777" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004271CF" w14:paraId="1365D97B" w14:textId="77777777" w:rsidTr="00277904">
-[...1005 lines deleted...]
-      <w:tr w:rsidR="004271CF" w14:paraId="1365D9BD" w14:textId="77777777" w:rsidTr="00277904">
+      <w:tr w:rsidR="00AA3CBF" w:rsidRPr="00D35A29" w14:paraId="78CE98D3" w14:textId="77777777" w:rsidTr="006A3B7C">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1365D9B9" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...20 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1C9CD27F" w14:textId="77777777" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="474414D3" w14:textId="680AD632" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asset </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...28 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>egister</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19DFAF75" w14:textId="77777777" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="355AD5F3" w14:textId="77777777" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004271CF" w14:paraId="1365D9C3" w14:textId="77777777" w:rsidTr="00277904">
-[...2 lines deleted...]
-            <w:tcW w:w="2943" w:type="dxa"/>
+      <w:tr w:rsidR="00AA3CBF" w:rsidRPr="00D35A29" w14:paraId="42B61D95" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1365D9BE" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="28C9D6C8" w14:textId="02C8248B" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-              <w:t xml:space="preserve">6. </w:t>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Contact </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...15 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>etails</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62418182" w14:textId="532E9CF2" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circuit </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...37 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>anager</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="061243AD" w14:textId="77777777" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05BB0976" w14:textId="77777777" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73669D86" w14:textId="77777777" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004271CF" w14:paraId="1365D9C9" w14:textId="77777777" w:rsidTr="00277904">
-[...2 lines deleted...]
-            <w:tcW w:w="2943" w:type="dxa"/>
+      <w:tr w:rsidR="00AA3CBF" w:rsidRPr="00D35A29" w14:paraId="2260D59B" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1365D9C4" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...20 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5F99B95D" w14:textId="77777777" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="276915A1" w14:textId="63EE4FF5" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEDSAS </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...43 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rovincial </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>anager</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="056F8A19" w14:textId="77777777" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="231194EF" w14:textId="77777777" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="748B62F9" w14:textId="77777777" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004271CF" w14:paraId="1365D9CF" w14:textId="77777777" w:rsidTr="00277904">
-[...75 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+      <w:tr w:rsidR="00AA3CBF" w:rsidRPr="00D35A29" w14:paraId="595E7DA4" w14:textId="77777777" w:rsidTr="006A3B7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77EF6B8E" w14:textId="41455DB4" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A511F7A" w14:textId="77777777" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Other (specify)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C79A3DB" w14:textId="77777777" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="718FDB20" w14:textId="77777777" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D66146" w14:textId="77777777" w:rsidR="00AA3CBF" w:rsidRPr="00B92E10" w:rsidRDefault="00AA3CBF" w:rsidP="00AA3CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1365D9D0" w14:textId="77777777" w:rsidR="00CB2204" w:rsidRDefault="00CB2204" w:rsidP="00277904">
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="1906D3CC" w14:textId="77777777" w:rsidR="00135B0B" w:rsidRPr="00B92E10" w:rsidRDefault="00135B0B" w:rsidP="00135B0B">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-ZA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1365D9D1" w14:textId="77777777" w:rsidR="00FF1A0C" w:rsidRPr="00412B97" w:rsidRDefault="00FF1A0C" w:rsidP="00277904">
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="35F7FD12" w14:textId="77777777" w:rsidR="00FF1A0C" w:rsidRPr="00B92E10" w:rsidRDefault="00FF1A0C" w:rsidP="00412B97">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-ZA"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FF1A0C" w:rsidRPr="00412B97" w:rsidSect="00272498">
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="00FF1A0C" w:rsidRPr="00B92E10" w:rsidSect="00272498">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="284" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="003E0007" w14:textId="77777777" w:rsidR="00786E2A" w:rsidRDefault="00786E2A">
+    <w:p w14:paraId="2B6B297F" w14:textId="77777777" w:rsidR="00EB1EA6" w:rsidRDefault="00EB1EA6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="724579F3" w14:textId="77777777" w:rsidR="00786E2A" w:rsidRDefault="00786E2A">
+    <w:p w14:paraId="7765323D" w14:textId="77777777" w:rsidR="00EB1EA6" w:rsidRDefault="00EB1EA6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7588,419 +7215,432 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1365D9DA" w14:textId="77777777" w:rsidR="00661333" w:rsidRDefault="00D75DB5" w:rsidP="00A74548">
+  <w:p w14:paraId="743FC676" w14:textId="77777777" w:rsidR="006A3B7C" w:rsidRDefault="006A3B7C" w:rsidP="00A74548">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00661333">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1365D9DB" w14:textId="77777777" w:rsidR="00661333" w:rsidRDefault="00661333" w:rsidP="00A74548">
+  <w:p w14:paraId="4DAD8C6F" w14:textId="77777777" w:rsidR="006A3B7C" w:rsidRDefault="006A3B7C" w:rsidP="00A74548">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1365D9DC" w14:textId="77777777" w:rsidR="003139C5" w:rsidRPr="003139C5" w:rsidRDefault="003139C5" w:rsidP="003139C5">
+  <w:p w14:paraId="697C3626" w14:textId="77777777" w:rsidR="006A3B7C" w:rsidRPr="003139C5" w:rsidRDefault="006A3B7C" w:rsidP="003139C5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1365D9DD" w14:textId="77777777" w:rsidR="00CE3958" w:rsidRPr="00CE3958" w:rsidRDefault="00CE3958" w:rsidP="00CE3958">
+  <w:p w14:paraId="5D3639D4" w14:textId="77777777" w:rsidR="006A3B7C" w:rsidRPr="00CE3958" w:rsidRDefault="006A3B7C" w:rsidP="00CE3958">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00CE3958">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">"Die </w:t>
+      <w:t xml:space="preserve">"The </w:t>
     </w:r>
-    <w:r w:rsidRPr="00CE3958">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>leier in skoolbeheer en -bestuur"</w:t>
+      <w:t>leader in school governance and management</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CE3958">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:i/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>"</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1365D9DE" w14:textId="77777777" w:rsidR="003139C5" w:rsidRPr="003139C5" w:rsidRDefault="00D75DB5" w:rsidP="003139C5">
+  <w:p w14:paraId="045554AF" w14:textId="77777777" w:rsidR="006A3B7C" w:rsidRPr="003139C5" w:rsidRDefault="006A3B7C" w:rsidP="003139C5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003139C5">
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="003139C5" w:rsidRPr="003139C5">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+    <w:r w:rsidRPr="003139C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="003139C5">
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00277904">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+    <w:r w:rsidR="00B92E10">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="003139C5">
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="003139C5" w:rsidRPr="003139C5">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve"> van </w:t>
+      <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r w:rsidRPr="003139C5">
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="003139C5" w:rsidRPr="003139C5">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+    <w:r w:rsidRPr="003139C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="003139C5">
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00277904">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+    <w:r w:rsidR="00B92E10">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="003139C5">
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1365D9DF" w14:textId="77777777" w:rsidR="00CE3958" w:rsidRPr="00012587" w:rsidRDefault="00CE3958" w:rsidP="003512BD">
+  <w:p w14:paraId="589E68CF" w14:textId="77777777" w:rsidR="006A3B7C" w:rsidRPr="00012587" w:rsidRDefault="006A3B7C" w:rsidP="003512BD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1365D9E0" w14:textId="77777777" w:rsidR="003512BD" w:rsidRPr="00012587" w:rsidRDefault="003512BD" w:rsidP="003512BD">
+  <w:p w14:paraId="50279F9F" w14:textId="77777777" w:rsidR="006A3B7C" w:rsidRPr="00012587" w:rsidRDefault="006A3B7C" w:rsidP="003512BD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1365D9E1" w14:textId="77777777" w:rsidR="00661333" w:rsidRPr="00012587" w:rsidRDefault="00012587" w:rsidP="003512BD">
+  <w:p w14:paraId="1B23691C" w14:textId="77777777" w:rsidR="006A3B7C" w:rsidRPr="00012587" w:rsidRDefault="006A3B7C" w:rsidP="003512BD">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00012587">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Kopiereg </w:t>
+      <w:t>Copyright</w:t>
     </w:r>
-    <w:r w:rsidR="003512BD" w:rsidRPr="00012587">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+    <w:r w:rsidRPr="00012587">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>FEDSAS</w:t>
+      <w:t xml:space="preserve"> FEDSAS</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F41F9AA" w14:textId="77777777" w:rsidR="00786E2A" w:rsidRDefault="00786E2A">
+    <w:p w14:paraId="713AB24A" w14:textId="77777777" w:rsidR="00EB1EA6" w:rsidRDefault="00EB1EA6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18E7AD9C" w14:textId="77777777" w:rsidR="00786E2A" w:rsidRDefault="00786E2A">
+    <w:p w14:paraId="0E55F65D" w14:textId="77777777" w:rsidR="00EB1EA6" w:rsidRDefault="00EB1EA6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1365D9D6" w14:textId="77777777" w:rsidR="00412601" w:rsidRPr="000A6028" w:rsidRDefault="00380B47" w:rsidP="000A6028">
+  <w:p w14:paraId="778FA63B" w14:textId="77777777" w:rsidR="006A3B7C" w:rsidRPr="000A6028" w:rsidRDefault="006A3B7C" w:rsidP="000A6028">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-ZA" w:eastAsia="en-ZA"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1365D9E2" wp14:editId="1365D9E3">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AF56A55" wp14:editId="43FD1186">
           <wp:extent cx="1381125" cy="695325"/>
-          <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
           <wp:docPr id="1" name="Picture 1" descr="Fedsas Logo copy"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="Fedsas Logo copy"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1381125" cy="695325"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln w="9525">
+                  <a:ln>
                     <a:noFill/>
-                    <a:miter lim="800000"/>
-[...1 lines deleted...]
-                    <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1365D9D7" w14:textId="77777777" w:rsidR="000A6028" w:rsidRDefault="000A6028" w:rsidP="000A6028">
+  <w:p w14:paraId="5CE91839" w14:textId="77777777" w:rsidR="006A3B7C" w:rsidRDefault="006A3B7C" w:rsidP="000A6028">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>www.fedsas.org.za</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1365D9D8" w14:textId="77777777" w:rsidR="000A6028" w:rsidRDefault="000A6028" w:rsidP="000A6028">
+  <w:p w14:paraId="75532708" w14:textId="77777777" w:rsidR="006A3B7C" w:rsidRDefault="006A3B7C" w:rsidP="000A6028">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1365D9D9" w14:textId="77777777" w:rsidR="000A6028" w:rsidRPr="000A6028" w:rsidRDefault="000A6028" w:rsidP="000A6028">
+  <w:p w14:paraId="120D666E" w14:textId="77777777" w:rsidR="006A3B7C" w:rsidRPr="000A6028" w:rsidRDefault="006A3B7C" w:rsidP="000A6028">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3D24FE14"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029666FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E990EEFA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
@@ -10204,370 +9844,386 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5940"/>
         </w:tabs>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6660"/>
         </w:tabs>
         <w:ind w:left="6660" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2023781505">
+  <w:num w:numId="1" w16cid:durableId="1074887655">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1949502805">
+  <w:num w:numId="2" w16cid:durableId="827939224">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1918634714">
+  <w:num w:numId="3" w16cid:durableId="1192260308">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="963314095">
+  <w:num w:numId="4" w16cid:durableId="2135244623">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="139007898">
+  <w:num w:numId="5" w16cid:durableId="1960987789">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1206723893">
+  <w:num w:numId="6" w16cid:durableId="815336296">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="871528033">
+  <w:num w:numId="7" w16cid:durableId="1068116769">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1632318649">
+  <w:num w:numId="8" w16cid:durableId="228659355">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="455828471">
+  <w:num w:numId="9" w16cid:durableId="1437335807">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1894385712">
+  <w:num w:numId="10" w16cid:durableId="482160985">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="612173621">
+  <w:num w:numId="11" w16cid:durableId="1859081434">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="620768597">
+  <w:num w:numId="12" w16cid:durableId="356661835">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1004283619">
+  <w:num w:numId="13" w16cid:durableId="44332215">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1288580880">
+  <w:num w:numId="14" w16cid:durableId="920335409">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="2138138697">
+  <w:num w:numId="15" w16cid:durableId="1265454164">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1242371305">
+  <w:num w:numId="16" w16cid:durableId="999118175">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="759570006">
+  <w:num w:numId="17" w16cid:durableId="2082286489">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="242253335">
+  <w:num w:numId="18" w16cid:durableId="1031423011">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="2086224165">
+  <w:num w:numId="19" w16cid:durableId="382825990">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1075128448">
+  <w:num w:numId="20" w16cid:durableId="1990401487">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="599065759">
+  <w:num w:numId="21" w16cid:durableId="1335448686">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1417095060">
+  <w:num w:numId="22" w16cid:durableId="966660054">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1830897659">
+  <w:num w:numId="23" w16cid:durableId="534661724">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1803839815">
+  <w:num w:numId="24" w16cid:durableId="2070419843">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="2030593976">
+  <w:num w:numId="25" w16cid:durableId="428816442">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="2080787994">
+  <w:num w:numId="26" w16cid:durableId="1925727576">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00240C6E"/>
-    <w:rsid w:val="00010EF8"/>
     <w:rsid w:val="00012587"/>
-    <w:rsid w:val="0006362F"/>
     <w:rsid w:val="000640D9"/>
-    <w:rsid w:val="000650BC"/>
+    <w:rsid w:val="00066E91"/>
     <w:rsid w:val="000711F1"/>
-    <w:rsid w:val="00085A89"/>
     <w:rsid w:val="000A6028"/>
     <w:rsid w:val="000B0F3E"/>
+    <w:rsid w:val="000D58FC"/>
+    <w:rsid w:val="000E48A2"/>
     <w:rsid w:val="000F1113"/>
     <w:rsid w:val="000F687E"/>
     <w:rsid w:val="00103195"/>
     <w:rsid w:val="0010443B"/>
     <w:rsid w:val="0010580D"/>
+    <w:rsid w:val="00105D03"/>
     <w:rsid w:val="00117E69"/>
+    <w:rsid w:val="00135B0B"/>
     <w:rsid w:val="00142C94"/>
     <w:rsid w:val="00176960"/>
+    <w:rsid w:val="00180643"/>
     <w:rsid w:val="001813A9"/>
     <w:rsid w:val="0019391B"/>
     <w:rsid w:val="001A1697"/>
-    <w:rsid w:val="001F1749"/>
+    <w:rsid w:val="001D1D95"/>
+    <w:rsid w:val="001F5A6C"/>
     <w:rsid w:val="0020663E"/>
     <w:rsid w:val="00210E59"/>
     <w:rsid w:val="0023178A"/>
     <w:rsid w:val="00240C6E"/>
     <w:rsid w:val="00256844"/>
     <w:rsid w:val="00270D6E"/>
     <w:rsid w:val="00271C19"/>
     <w:rsid w:val="00272498"/>
-    <w:rsid w:val="00277904"/>
+    <w:rsid w:val="00274C5E"/>
     <w:rsid w:val="002A2901"/>
+    <w:rsid w:val="002C297C"/>
     <w:rsid w:val="002D7440"/>
     <w:rsid w:val="002E2482"/>
-    <w:rsid w:val="002E2C2C"/>
     <w:rsid w:val="003139C5"/>
     <w:rsid w:val="00322E5A"/>
     <w:rsid w:val="003512BD"/>
-    <w:rsid w:val="00351547"/>
+    <w:rsid w:val="00356E83"/>
     <w:rsid w:val="00362861"/>
     <w:rsid w:val="00380B47"/>
-    <w:rsid w:val="003B4D66"/>
+    <w:rsid w:val="003A5936"/>
     <w:rsid w:val="003C312D"/>
     <w:rsid w:val="003C6DCB"/>
     <w:rsid w:val="00412601"/>
     <w:rsid w:val="00412B97"/>
+    <w:rsid w:val="00414B4F"/>
     <w:rsid w:val="004247BF"/>
-    <w:rsid w:val="004271CF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0045212B"/>
     <w:rsid w:val="004552DB"/>
+    <w:rsid w:val="00477CA0"/>
+    <w:rsid w:val="0048516E"/>
     <w:rsid w:val="004C1FEF"/>
     <w:rsid w:val="004C45C6"/>
-    <w:rsid w:val="00517135"/>
     <w:rsid w:val="005436B6"/>
     <w:rsid w:val="00545D43"/>
+    <w:rsid w:val="005707E1"/>
     <w:rsid w:val="00576C49"/>
     <w:rsid w:val="00585B9F"/>
-    <w:rsid w:val="005873BD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005C6A02"/>
+    <w:rsid w:val="00586A2C"/>
+    <w:rsid w:val="00587C03"/>
+    <w:rsid w:val="005B5782"/>
     <w:rsid w:val="005D3FD7"/>
-    <w:rsid w:val="005F2546"/>
+    <w:rsid w:val="0060636F"/>
+    <w:rsid w:val="0063784C"/>
     <w:rsid w:val="00661333"/>
-    <w:rsid w:val="006657FD"/>
     <w:rsid w:val="00667AA8"/>
-    <w:rsid w:val="00677BF1"/>
+    <w:rsid w:val="006A3B7C"/>
     <w:rsid w:val="006E5697"/>
     <w:rsid w:val="006F2457"/>
-    <w:rsid w:val="006F3CEE"/>
+    <w:rsid w:val="006F6E75"/>
     <w:rsid w:val="00705AA6"/>
     <w:rsid w:val="00710BEF"/>
-    <w:rsid w:val="00734D32"/>
+    <w:rsid w:val="00710C85"/>
+    <w:rsid w:val="00730DBF"/>
     <w:rsid w:val="00740D81"/>
     <w:rsid w:val="00743ED9"/>
-    <w:rsid w:val="00786E2A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008123A5"/>
+    <w:rsid w:val="00754054"/>
     <w:rsid w:val="00815C03"/>
-    <w:rsid w:val="008275BE"/>
-    <w:rsid w:val="00863194"/>
+    <w:rsid w:val="00822AB8"/>
+    <w:rsid w:val="00870D27"/>
     <w:rsid w:val="008C3E09"/>
     <w:rsid w:val="008C6203"/>
-    <w:rsid w:val="008F7F1F"/>
+    <w:rsid w:val="0090090F"/>
     <w:rsid w:val="0090302F"/>
     <w:rsid w:val="009207DE"/>
     <w:rsid w:val="00923C2C"/>
+    <w:rsid w:val="00933826"/>
     <w:rsid w:val="00946123"/>
+    <w:rsid w:val="009871E5"/>
+    <w:rsid w:val="0099000D"/>
     <w:rsid w:val="009D7EF9"/>
+    <w:rsid w:val="00A00A35"/>
     <w:rsid w:val="00A00FAC"/>
     <w:rsid w:val="00A569F3"/>
+    <w:rsid w:val="00A651FE"/>
+    <w:rsid w:val="00A6697D"/>
     <w:rsid w:val="00A74548"/>
+    <w:rsid w:val="00AA3CBF"/>
     <w:rsid w:val="00AA77F0"/>
+    <w:rsid w:val="00AF0623"/>
     <w:rsid w:val="00B117BC"/>
     <w:rsid w:val="00B161B5"/>
     <w:rsid w:val="00B16343"/>
     <w:rsid w:val="00B16367"/>
     <w:rsid w:val="00B336D9"/>
     <w:rsid w:val="00B51E3B"/>
+    <w:rsid w:val="00B92E10"/>
+    <w:rsid w:val="00B935E0"/>
     <w:rsid w:val="00BB003C"/>
-    <w:rsid w:val="00BE4696"/>
+    <w:rsid w:val="00BB041C"/>
+    <w:rsid w:val="00BC0578"/>
     <w:rsid w:val="00C52DE4"/>
     <w:rsid w:val="00C56EF8"/>
     <w:rsid w:val="00C57484"/>
     <w:rsid w:val="00C630F1"/>
     <w:rsid w:val="00C66E0C"/>
+    <w:rsid w:val="00CA501C"/>
     <w:rsid w:val="00CA509B"/>
-    <w:rsid w:val="00CB2204"/>
     <w:rsid w:val="00CC4251"/>
     <w:rsid w:val="00CD4433"/>
+    <w:rsid w:val="00CE0E5D"/>
     <w:rsid w:val="00CE3958"/>
-    <w:rsid w:val="00CE78BA"/>
     <w:rsid w:val="00CF1F7F"/>
-    <w:rsid w:val="00D04088"/>
     <w:rsid w:val="00D336AE"/>
+    <w:rsid w:val="00D35A29"/>
     <w:rsid w:val="00D40CCF"/>
+    <w:rsid w:val="00D5038E"/>
     <w:rsid w:val="00D62832"/>
-    <w:rsid w:val="00D75DB5"/>
     <w:rsid w:val="00DA3AC8"/>
     <w:rsid w:val="00DB0734"/>
-    <w:rsid w:val="00DB1617"/>
+    <w:rsid w:val="00DD44FE"/>
     <w:rsid w:val="00DE03A4"/>
     <w:rsid w:val="00DF491C"/>
     <w:rsid w:val="00E20B28"/>
-    <w:rsid w:val="00E25460"/>
+    <w:rsid w:val="00E774B6"/>
+    <w:rsid w:val="00EB1EA6"/>
     <w:rsid w:val="00EB3075"/>
-    <w:rsid w:val="00EB6BF7"/>
     <w:rsid w:val="00EE7608"/>
+    <w:rsid w:val="00EF3986"/>
     <w:rsid w:val="00EF7135"/>
-    <w:rsid w:val="00F1361F"/>
     <w:rsid w:val="00F25528"/>
+    <w:rsid w:val="00F47356"/>
     <w:rsid w:val="00F7348E"/>
     <w:rsid w:val="00F75A9C"/>
+    <w:rsid w:val="00F80055"/>
     <w:rsid w:val="00FA74A3"/>
     <w:rsid w:val="00FB328C"/>
     <w:rsid w:val="00FF1A0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-ZA" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1365D7DD"/>
-  <w15:docId w15:val="{ECB30287-7D1F-4B21-836A-A5A2FBED2FB7}"/>
+  <w14:docId w14:val="0B89E055"/>
+  <w15:docId w15:val="{EA5B95A5-1C53-4B6F-B337-70712859F5B6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-ZA" w:eastAsia="en-ZA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10909,60 +10565,55 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DB1617"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0023178A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="af-ZA"/>
+      <w:lang w:val="af-ZA" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="004C45C6"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
@@ -11091,119 +10742,128 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CD4433"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="af-ZA" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSSekOp">
     <w:name w:val="FS Sek Op"/>
     <w:basedOn w:val="Heading2"/>
     <w:qFormat/>
     <w:rsid w:val="00CD4433"/>
     <w:pPr>
-      <w:spacing w:after="480"/>
+      <w:spacing w:after="480" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-ZA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSOpskr">
     <w:name w:val="FS Opskr"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CD4433"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="284"/>
       </w:tabs>
-      <w:spacing w:before="480" w:after="240"/>
+      <w:spacing w:before="480" w:after="240" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-ZA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSPar">
     <w:name w:val="FS Par"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CD4433"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="360"/>
+      <w:spacing w:before="120" w:after="360" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-ZA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSQuotes">
     <w:name w:val="FS Quotes"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CD4433"/>
     <w:pPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="720"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-ZA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSBullets1">
     <w:name w:val="FS Bullets1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00362861"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="16"/>
       </w:numPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-ZA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003512BD"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="af-ZA" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSPar2">
     <w:name w:val="FS Par2"/>
     <w:basedOn w:val="FSPar"/>
     <w:qFormat/>
     <w:rsid w:val="00412601"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:style>
@@ -11224,50 +10884,51 @@
     <w:pPr>
       <w:spacing w:after="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000A6028"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="003139C5"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
       <w:lang w:val="en-ZA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:rsid w:val="003139C5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
@@ -11302,173 +10963,182 @@
       <w:lang w:val="af-ZA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00946123"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00CB2204"/>
+    <w:rsid w:val="00135B0B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en-ZA"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...11 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00010EF8"/>
+    <w:rsid w:val="00D35A29"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00010EF8"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00D35A29"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00010EF8"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D35A29"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:lang w:val="af-ZA"/>
+      <w:lang w:val="af-ZA" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00010EF8"/>
+    <w:rsid w:val="00D35A29"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00010EF8"/>
+    <w:rsid w:val="00D35A29"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="af-ZA"/>
+      <w:lang w:val="af-ZA" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006A3B7C"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="af-ZA" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BC0578"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-ZA" w:eastAsia="en-ZA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1743333844">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -11506,84 +11176,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -11714,71 +11386,88 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{056B87F5-6382-4C3F-8BB1-F4868A09B891}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>475</Words>
-  <Characters>2714</Characters>
+  <Words>469</Words>
+  <Characters>2676</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Die Taak van die Beheerliggaam</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Private</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3183</CharactersWithSpaces>
+  <CharactersWithSpaces>3139</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Die Taak van die Beheerliggaam</dc:title>
   <dc:creator>GJ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>